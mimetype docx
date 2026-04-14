--- v7 (2026-03-25)
+++ v8 (2026-04-14)
@@ -97,446 +97,446 @@
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__0_433065531"/>
+            <w:name w:val="__Fieldmark__0_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_433065531"/>
-      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_433065531"/>
+      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3522917086"/>
+      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_3522917086"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_433065531"/>
+      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3522917086"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__1_433065531"/>
+            <w:name w:val="__Fieldmark__1_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_433065531"/>
-      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_433065531"/>
+      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3522917086"/>
+      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_3522917086"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_433065531"/>
+      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3522917086"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sottoscritt</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__2_433065531"/>
+            <w:name w:val="__Fieldmark__2_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_433065531"/>
-      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_433065531"/>
+      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3522917086"/>
+      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_3522917086"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_433065531"/>
+      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3522917086"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__3_433065531"/>
+            <w:name w:val="__Fieldmark__3_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_433065531"/>
-      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_433065531"/>
+      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3522917086"/>
+      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_3522917086"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_433065531"/>
+      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3522917086"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>nat</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__4_433065531"/>
+            <w:name w:val="__Fieldmark__4_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_433065531"/>
-      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_433065531"/>
+      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3522917086"/>
+      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_3522917086"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_433065531"/>
+      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3522917086"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__5_433065531"/>
+            <w:name w:val="__Fieldmark__5_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_433065531"/>
-      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_433065531"/>
+      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3522917086"/>
+      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_3522917086"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................(.......)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_433065531"/>
+      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3522917086"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__6_433065531"/>
+            <w:name w:val="__Fieldmark__6_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_433065531"/>
-      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_433065531"/>
+      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3522917086"/>
+      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_3522917086"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_433065531"/>
+      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3522917086"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">residente a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__7_433065531"/>
+            <w:name w:val="__Fieldmark__7_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_433065531"/>
-      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_433065531"/>
+      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3522917086"/>
+      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_3522917086"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.........................................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_433065531"/>
+      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3522917086"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__8_433065531"/>
+            <w:name w:val="__Fieldmark__8_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_433065531"/>
-      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_433065531"/>
+      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_3522917086"/>
+      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_3522917086"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_433065531"/>
+      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_3522917086"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> n. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__9_433065531"/>
+            <w:name w:val="__Fieldmark__9_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="__Fieldmark__9_433065531"/>
-      <w:bookmarkStart w:id="28" w:name="__Fieldmark__9_433065531"/>
+      <w:bookmarkStart w:id="27" w:name="__Fieldmark__9_3522917086"/>
+      <w:bookmarkStart w:id="28" w:name="__Fieldmark__9_3522917086"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="__Fieldmark__9_433065531"/>
+      <w:bookmarkStart w:id="29" w:name="__Fieldmark__9_3522917086"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>consapevole delle sanzioni penali stabilite dalla legge per false attestazioni e mendaci dichiarazioni (art. 76, DPR n. 445/2000) e della decadenza dai benefici eventualmente conseguenti al provvedimento emanato sulla base di dichiarazioni non veritiere (art. 75, DPR n. 445/2000), sotto la propria personale responsabilità:</w:t>
       </w:r>
@@ -551,348 +551,348 @@
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>DICHIARA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">che </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__10_433065531"/>
+            <w:name w:val="__Fieldmark__10_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="__Fieldmark__10_433065531"/>
-      <w:bookmarkStart w:id="31" w:name="__Fieldmark__10_433065531"/>
+      <w:bookmarkStart w:id="30" w:name="__Fieldmark__10_3522917086"/>
+      <w:bookmarkStart w:id="31" w:name="__Fieldmark__10_3522917086"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.........................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="__Fieldmark__10_433065531"/>
+      <w:bookmarkStart w:id="32" w:name="__Fieldmark__10_3522917086"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__11_433065531"/>
+            <w:name w:val="__Fieldmark__11_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="__Fieldmark__11_433065531"/>
-      <w:bookmarkStart w:id="34" w:name="__Fieldmark__11_433065531"/>
+      <w:bookmarkStart w:id="33" w:name="__Fieldmark__11_3522917086"/>
+      <w:bookmarkStart w:id="34" w:name="__Fieldmark__11_3522917086"/>
       <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>............................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="__Fieldmark__11_433065531"/>
+      <w:bookmarkStart w:id="35" w:name="__Fieldmark__11_3522917086"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>nat</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__12_433065531"/>
+            <w:name w:val="__Fieldmark__12_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="__Fieldmark__12_433065531"/>
-      <w:bookmarkStart w:id="37" w:name="__Fieldmark__12_433065531"/>
+      <w:bookmarkStart w:id="36" w:name="__Fieldmark__12_3522917086"/>
+      <w:bookmarkStart w:id="37" w:name="__Fieldmark__12_3522917086"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="__Fieldmark__12_433065531"/>
+      <w:bookmarkStart w:id="38" w:name="__Fieldmark__12_3522917086"/>
       <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__13_433065531"/>
+            <w:name w:val="__Fieldmark__13_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="__Fieldmark__13_433065531"/>
-      <w:bookmarkStart w:id="40" w:name="__Fieldmark__13_433065531"/>
+      <w:bookmarkStart w:id="39" w:name="__Fieldmark__13_3522917086"/>
+      <w:bookmarkStart w:id="40" w:name="__Fieldmark__13_3522917086"/>
       <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>................................................................................................................(.......)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="__Fieldmark__13_433065531"/>
+      <w:bookmarkStart w:id="41" w:name="__Fieldmark__13_3522917086"/>
       <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__14_433065531"/>
+            <w:name w:val="__Fieldmark__14_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="__Fieldmark__14_433065531"/>
-      <w:bookmarkStart w:id="43" w:name="__Fieldmark__14_433065531"/>
+      <w:bookmarkStart w:id="42" w:name="__Fieldmark__14_3522917086"/>
+      <w:bookmarkStart w:id="43" w:name="__Fieldmark__14_3522917086"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="__Fieldmark__14_433065531"/>
+      <w:bookmarkStart w:id="44" w:name="__Fieldmark__14_3522917086"/>
       <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>e decedut</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__15_433065531"/>
+            <w:name w:val="__Fieldmark__15_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="__Fieldmark__15_433065531"/>
-      <w:bookmarkStart w:id="46" w:name="__Fieldmark__15_433065531"/>
+      <w:bookmarkStart w:id="45" w:name="__Fieldmark__15_3522917086"/>
+      <w:bookmarkStart w:id="46" w:name="__Fieldmark__15_3522917086"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="__Fieldmark__15_433065531"/>
+      <w:bookmarkStart w:id="47" w:name="__Fieldmark__15_3522917086"/>
       <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__16_433065531"/>
+            <w:name w:val="__Fieldmark__16_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="__Fieldmark__16_433065531"/>
-      <w:bookmarkStart w:id="49" w:name="__Fieldmark__16_433065531"/>
+      <w:bookmarkStart w:id="48" w:name="__Fieldmark__16_3522917086"/>
+      <w:bookmarkStart w:id="49" w:name="__Fieldmark__16_3522917086"/>
       <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="50" w:name="__Fieldmark__16_433065531"/>
+      <w:bookmarkStart w:id="50" w:name="__Fieldmark__16_3522917086"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__17_433065531"/>
+            <w:name w:val="__Fieldmark__17_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="__Fieldmark__17_433065531"/>
-      <w:bookmarkStart w:id="52" w:name="__Fieldmark__17_433065531"/>
+      <w:bookmarkStart w:id="51" w:name="__Fieldmark__17_3522917086"/>
+      <w:bookmarkStart w:id="52" w:name="__Fieldmark__17_3522917086"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="53" w:name="__Fieldmark__17_433065531"/>
+      <w:bookmarkStart w:id="53" w:name="__Fieldmark__17_3522917086"/>
       <w:bookmarkEnd w:id="53"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> di stato civile ………………………………………….. ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>che il de cuius non ha lasciato disposizioni testamentarie;</w:t>
       </w:r>
     </w:p>
@@ -1682,192 +1682,192 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="54" w:name="__Fieldmark__18_433065531"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="__Fieldmark__18_433065531"/>
+      <w:bookmarkStart w:id="54" w:name="__Fieldmark__18_3522917086"/>
+      <w:bookmarkStart w:id="55" w:name="__Fieldmark__18_3522917086"/>
+      <w:bookmarkStart w:id="56" w:name="__Fieldmark__18_3522917086"/>
       <w:bookmarkEnd w:id="56"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> che tra i coniugi non è mai stata pronunciata sentenza di separazione e che al momento del decesso erano conviventi sotto lo stesso tetto.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(*)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(*) Barrare la casella </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:checked/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="57" w:name="__Fieldmark__19_433065531"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="59" w:name="__Fieldmark__19_433065531"/>
+      <w:bookmarkStart w:id="57" w:name="__Fieldmark__19_3522917086"/>
+      <w:bookmarkStart w:id="58" w:name="__Fieldmark__19_3522917086"/>
+      <w:bookmarkStart w:id="59" w:name="__Fieldmark__19_3522917086"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> se ricorre l’ipotesi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__20_433065531"/>
+            <w:name w:val="__Fieldmark__20_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="60" w:name="__Fieldmark__20_433065531"/>
-      <w:bookmarkStart w:id="61" w:name="__Fieldmark__20_433065531"/>
+      <w:bookmarkStart w:id="60" w:name="__Fieldmark__20_3522917086"/>
+      <w:bookmarkStart w:id="61" w:name="__Fieldmark__20_3522917086"/>
       <w:bookmarkEnd w:id="61"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="62" w:name="__Fieldmark__20_433065531"/>
+      <w:bookmarkStart w:id="62" w:name="__Fieldmark__20_3522917086"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__21_433065531"/>
+            <w:name w:val="__Fieldmark__21_3522917086"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="63" w:name="__Fieldmark__21_433065531"/>
-      <w:bookmarkStart w:id="64" w:name="__Fieldmark__21_433065531"/>
+      <w:bookmarkStart w:id="63" w:name="__Fieldmark__21_3522917086"/>
+      <w:bookmarkStart w:id="64" w:name="__Fieldmark__21_3522917086"/>
       <w:bookmarkEnd w:id="64"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="65" w:name="__Fieldmark__21_433065531"/>
+      <w:bookmarkStart w:id="65" w:name="__Fieldmark__21_3522917086"/>
       <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dichiarante                         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>