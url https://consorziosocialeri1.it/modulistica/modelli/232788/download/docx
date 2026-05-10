--- v8 (2026-04-14)
+++ v9 (2026-05-10)
@@ -97,446 +97,446 @@
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__0_3522917086"/>
+            <w:name w:val="__Fieldmark__0_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3522917086"/>
-      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_3522917086"/>
+      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_1578443816"/>
+      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_1578443816"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3522917086"/>
+      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_1578443816"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__1_3522917086"/>
+            <w:name w:val="__Fieldmark__1_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3522917086"/>
-      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_3522917086"/>
+      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_1578443816"/>
+      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_1578443816"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3522917086"/>
+      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_1578443816"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sottoscritt</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__2_3522917086"/>
+            <w:name w:val="__Fieldmark__2_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3522917086"/>
-      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_3522917086"/>
+      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_1578443816"/>
+      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_1578443816"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3522917086"/>
+      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_1578443816"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__3_3522917086"/>
+            <w:name w:val="__Fieldmark__3_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3522917086"/>
-      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_3522917086"/>
+      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_1578443816"/>
+      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_1578443816"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3522917086"/>
+      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_1578443816"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>nat</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__4_3522917086"/>
+            <w:name w:val="__Fieldmark__4_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3522917086"/>
-      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_3522917086"/>
+      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_1578443816"/>
+      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_1578443816"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3522917086"/>
+      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_1578443816"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__5_3522917086"/>
+            <w:name w:val="__Fieldmark__5_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3522917086"/>
-      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_3522917086"/>
+      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_1578443816"/>
+      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_1578443816"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................(.......)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3522917086"/>
+      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_1578443816"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__6_3522917086"/>
+            <w:name w:val="__Fieldmark__6_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3522917086"/>
-      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_3522917086"/>
+      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_1578443816"/>
+      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_1578443816"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3522917086"/>
+      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_1578443816"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">residente a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__7_3522917086"/>
+            <w:name w:val="__Fieldmark__7_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3522917086"/>
-      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_3522917086"/>
+      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_1578443816"/>
+      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_1578443816"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.........................................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3522917086"/>
+      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_1578443816"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__8_3522917086"/>
+            <w:name w:val="__Fieldmark__8_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_3522917086"/>
-      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_3522917086"/>
+      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_1578443816"/>
+      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_1578443816"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_3522917086"/>
+      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_1578443816"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> n. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__9_3522917086"/>
+            <w:name w:val="__Fieldmark__9_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="__Fieldmark__9_3522917086"/>
-      <w:bookmarkStart w:id="28" w:name="__Fieldmark__9_3522917086"/>
+      <w:bookmarkStart w:id="27" w:name="__Fieldmark__9_1578443816"/>
+      <w:bookmarkStart w:id="28" w:name="__Fieldmark__9_1578443816"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="__Fieldmark__9_3522917086"/>
+      <w:bookmarkStart w:id="29" w:name="__Fieldmark__9_1578443816"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>consapevole delle sanzioni penali stabilite dalla legge per false attestazioni e mendaci dichiarazioni (art. 76, DPR n. 445/2000) e della decadenza dai benefici eventualmente conseguenti al provvedimento emanato sulla base di dichiarazioni non veritiere (art. 75, DPR n. 445/2000), sotto la propria personale responsabilità:</w:t>
       </w:r>
@@ -551,348 +551,348 @@
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>DICHIARA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">che </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__10_3522917086"/>
+            <w:name w:val="__Fieldmark__10_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="__Fieldmark__10_3522917086"/>
-      <w:bookmarkStart w:id="31" w:name="__Fieldmark__10_3522917086"/>
+      <w:bookmarkStart w:id="30" w:name="__Fieldmark__10_1578443816"/>
+      <w:bookmarkStart w:id="31" w:name="__Fieldmark__10_1578443816"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.........................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="__Fieldmark__10_3522917086"/>
+      <w:bookmarkStart w:id="32" w:name="__Fieldmark__10_1578443816"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__11_3522917086"/>
+            <w:name w:val="__Fieldmark__11_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="__Fieldmark__11_3522917086"/>
-      <w:bookmarkStart w:id="34" w:name="__Fieldmark__11_3522917086"/>
+      <w:bookmarkStart w:id="33" w:name="__Fieldmark__11_1578443816"/>
+      <w:bookmarkStart w:id="34" w:name="__Fieldmark__11_1578443816"/>
       <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>............................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="__Fieldmark__11_3522917086"/>
+      <w:bookmarkStart w:id="35" w:name="__Fieldmark__11_1578443816"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>nat</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__12_3522917086"/>
+            <w:name w:val="__Fieldmark__12_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="__Fieldmark__12_3522917086"/>
-      <w:bookmarkStart w:id="37" w:name="__Fieldmark__12_3522917086"/>
+      <w:bookmarkStart w:id="36" w:name="__Fieldmark__12_1578443816"/>
+      <w:bookmarkStart w:id="37" w:name="__Fieldmark__12_1578443816"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="__Fieldmark__12_3522917086"/>
+      <w:bookmarkStart w:id="38" w:name="__Fieldmark__12_1578443816"/>
       <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__13_3522917086"/>
+            <w:name w:val="__Fieldmark__13_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="__Fieldmark__13_3522917086"/>
-      <w:bookmarkStart w:id="40" w:name="__Fieldmark__13_3522917086"/>
+      <w:bookmarkStart w:id="39" w:name="__Fieldmark__13_1578443816"/>
+      <w:bookmarkStart w:id="40" w:name="__Fieldmark__13_1578443816"/>
       <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>................................................................................................................(.......)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="__Fieldmark__13_3522917086"/>
+      <w:bookmarkStart w:id="41" w:name="__Fieldmark__13_1578443816"/>
       <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__14_3522917086"/>
+            <w:name w:val="__Fieldmark__14_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="__Fieldmark__14_3522917086"/>
-      <w:bookmarkStart w:id="43" w:name="__Fieldmark__14_3522917086"/>
+      <w:bookmarkStart w:id="42" w:name="__Fieldmark__14_1578443816"/>
+      <w:bookmarkStart w:id="43" w:name="__Fieldmark__14_1578443816"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="__Fieldmark__14_3522917086"/>
+      <w:bookmarkStart w:id="44" w:name="__Fieldmark__14_1578443816"/>
       <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>e decedut</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__15_3522917086"/>
+            <w:name w:val="__Fieldmark__15_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="__Fieldmark__15_3522917086"/>
-      <w:bookmarkStart w:id="46" w:name="__Fieldmark__15_3522917086"/>
+      <w:bookmarkStart w:id="45" w:name="__Fieldmark__15_1578443816"/>
+      <w:bookmarkStart w:id="46" w:name="__Fieldmark__15_1578443816"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="__Fieldmark__15_3522917086"/>
+      <w:bookmarkStart w:id="47" w:name="__Fieldmark__15_1578443816"/>
       <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__16_3522917086"/>
+            <w:name w:val="__Fieldmark__16_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="__Fieldmark__16_3522917086"/>
-      <w:bookmarkStart w:id="49" w:name="__Fieldmark__16_3522917086"/>
+      <w:bookmarkStart w:id="48" w:name="__Fieldmark__16_1578443816"/>
+      <w:bookmarkStart w:id="49" w:name="__Fieldmark__16_1578443816"/>
       <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="50" w:name="__Fieldmark__16_3522917086"/>
+      <w:bookmarkStart w:id="50" w:name="__Fieldmark__16_1578443816"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__17_3522917086"/>
+            <w:name w:val="__Fieldmark__17_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="__Fieldmark__17_3522917086"/>
-      <w:bookmarkStart w:id="52" w:name="__Fieldmark__17_3522917086"/>
+      <w:bookmarkStart w:id="51" w:name="__Fieldmark__17_1578443816"/>
+      <w:bookmarkStart w:id="52" w:name="__Fieldmark__17_1578443816"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="53" w:name="__Fieldmark__17_3522917086"/>
+      <w:bookmarkStart w:id="53" w:name="__Fieldmark__17_1578443816"/>
       <w:bookmarkEnd w:id="53"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> di stato civile ………………………………………….. ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>che il de cuius non ha lasciato disposizioni testamentarie;</w:t>
       </w:r>
     </w:p>
@@ -1682,192 +1682,192 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="54" w:name="__Fieldmark__18_3522917086"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="__Fieldmark__18_3522917086"/>
+      <w:bookmarkStart w:id="54" w:name="__Fieldmark__18_1578443816"/>
+      <w:bookmarkStart w:id="55" w:name="__Fieldmark__18_1578443816"/>
+      <w:bookmarkStart w:id="56" w:name="__Fieldmark__18_1578443816"/>
       <w:bookmarkEnd w:id="56"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> che tra i coniugi non è mai stata pronunciata sentenza di separazione e che al momento del decesso erano conviventi sotto lo stesso tetto.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(*)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(*) Barrare la casella </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:checked/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="57" w:name="__Fieldmark__19_3522917086"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="59" w:name="__Fieldmark__19_3522917086"/>
+      <w:bookmarkStart w:id="57" w:name="__Fieldmark__19_1578443816"/>
+      <w:bookmarkStart w:id="58" w:name="__Fieldmark__19_1578443816"/>
+      <w:bookmarkStart w:id="59" w:name="__Fieldmark__19_1578443816"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> se ricorre l’ipotesi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__20_3522917086"/>
+            <w:name w:val="__Fieldmark__20_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="60" w:name="__Fieldmark__20_3522917086"/>
-      <w:bookmarkStart w:id="61" w:name="__Fieldmark__20_3522917086"/>
+      <w:bookmarkStart w:id="60" w:name="__Fieldmark__20_1578443816"/>
+      <w:bookmarkStart w:id="61" w:name="__Fieldmark__20_1578443816"/>
       <w:bookmarkEnd w:id="61"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="62" w:name="__Fieldmark__20_3522917086"/>
+      <w:bookmarkStart w:id="62" w:name="__Fieldmark__20_1578443816"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__21_3522917086"/>
+            <w:name w:val="__Fieldmark__21_1578443816"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="63" w:name="__Fieldmark__21_3522917086"/>
-      <w:bookmarkStart w:id="64" w:name="__Fieldmark__21_3522917086"/>
+      <w:bookmarkStart w:id="63" w:name="__Fieldmark__21_1578443816"/>
+      <w:bookmarkStart w:id="64" w:name="__Fieldmark__21_1578443816"/>
       <w:bookmarkEnd w:id="64"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="65" w:name="__Fieldmark__21_3522917086"/>
+      <w:bookmarkStart w:id="65" w:name="__Fieldmark__21_1578443816"/>
       <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dichiarante                         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>