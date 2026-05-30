--- v9 (2026-05-10)
+++ v10 (2026-05-30)
@@ -97,446 +97,446 @@
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__0_1578443816"/>
+            <w:name w:val="__Fieldmark__0_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_1578443816"/>
-      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_1578443816"/>
+      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_481482655"/>
+      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_481482655"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_1578443816"/>
+      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_481482655"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__1_1578443816"/>
+            <w:name w:val="__Fieldmark__1_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_1578443816"/>
-      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_1578443816"/>
+      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_481482655"/>
+      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_481482655"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_1578443816"/>
+      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_481482655"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sottoscritt</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__2_1578443816"/>
+            <w:name w:val="__Fieldmark__2_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_1578443816"/>
-      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_1578443816"/>
+      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_481482655"/>
+      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_481482655"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_1578443816"/>
+      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_481482655"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__3_1578443816"/>
+            <w:name w:val="__Fieldmark__3_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_1578443816"/>
-      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_1578443816"/>
+      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_481482655"/>
+      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_481482655"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_1578443816"/>
+      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_481482655"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>nat</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__4_1578443816"/>
+            <w:name w:val="__Fieldmark__4_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_1578443816"/>
-      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_1578443816"/>
+      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_481482655"/>
+      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_481482655"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_1578443816"/>
+      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_481482655"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__5_1578443816"/>
+            <w:name w:val="__Fieldmark__5_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_1578443816"/>
-      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_1578443816"/>
+      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_481482655"/>
+      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_481482655"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................(.......)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_1578443816"/>
+      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_481482655"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__6_1578443816"/>
+            <w:name w:val="__Fieldmark__6_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_1578443816"/>
-      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_1578443816"/>
+      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_481482655"/>
+      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_481482655"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_1578443816"/>
+      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_481482655"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">residente a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__7_1578443816"/>
+            <w:name w:val="__Fieldmark__7_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_1578443816"/>
-      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_1578443816"/>
+      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_481482655"/>
+      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_481482655"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.........................................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_1578443816"/>
+      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_481482655"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__8_1578443816"/>
+            <w:name w:val="__Fieldmark__8_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_1578443816"/>
-      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_1578443816"/>
+      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_481482655"/>
+      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_481482655"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_1578443816"/>
+      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_481482655"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> n. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__9_1578443816"/>
+            <w:name w:val="__Fieldmark__9_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="__Fieldmark__9_1578443816"/>
-      <w:bookmarkStart w:id="28" w:name="__Fieldmark__9_1578443816"/>
+      <w:bookmarkStart w:id="27" w:name="__Fieldmark__9_481482655"/>
+      <w:bookmarkStart w:id="28" w:name="__Fieldmark__9_481482655"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="__Fieldmark__9_1578443816"/>
+      <w:bookmarkStart w:id="29" w:name="__Fieldmark__9_481482655"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>consapevole delle sanzioni penali stabilite dalla legge per false attestazioni e mendaci dichiarazioni (art. 76, DPR n. 445/2000) e della decadenza dai benefici eventualmente conseguenti al provvedimento emanato sulla base di dichiarazioni non veritiere (art. 75, DPR n. 445/2000), sotto la propria personale responsabilità:</w:t>
       </w:r>
@@ -551,348 +551,348 @@
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>DICHIARA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">che </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__10_1578443816"/>
+            <w:name w:val="__Fieldmark__10_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="__Fieldmark__10_1578443816"/>
-      <w:bookmarkStart w:id="31" w:name="__Fieldmark__10_1578443816"/>
+      <w:bookmarkStart w:id="30" w:name="__Fieldmark__10_481482655"/>
+      <w:bookmarkStart w:id="31" w:name="__Fieldmark__10_481482655"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.........................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="__Fieldmark__10_1578443816"/>
+      <w:bookmarkStart w:id="32" w:name="__Fieldmark__10_481482655"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__11_1578443816"/>
+            <w:name w:val="__Fieldmark__11_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="__Fieldmark__11_1578443816"/>
-      <w:bookmarkStart w:id="34" w:name="__Fieldmark__11_1578443816"/>
+      <w:bookmarkStart w:id="33" w:name="__Fieldmark__11_481482655"/>
+      <w:bookmarkStart w:id="34" w:name="__Fieldmark__11_481482655"/>
       <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>............................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="__Fieldmark__11_1578443816"/>
+      <w:bookmarkStart w:id="35" w:name="__Fieldmark__11_481482655"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>nat</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__12_1578443816"/>
+            <w:name w:val="__Fieldmark__12_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="__Fieldmark__12_1578443816"/>
-      <w:bookmarkStart w:id="37" w:name="__Fieldmark__12_1578443816"/>
+      <w:bookmarkStart w:id="36" w:name="__Fieldmark__12_481482655"/>
+      <w:bookmarkStart w:id="37" w:name="__Fieldmark__12_481482655"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="__Fieldmark__12_1578443816"/>
+      <w:bookmarkStart w:id="38" w:name="__Fieldmark__12_481482655"/>
       <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__13_1578443816"/>
+            <w:name w:val="__Fieldmark__13_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="__Fieldmark__13_1578443816"/>
-      <w:bookmarkStart w:id="40" w:name="__Fieldmark__13_1578443816"/>
+      <w:bookmarkStart w:id="39" w:name="__Fieldmark__13_481482655"/>
+      <w:bookmarkStart w:id="40" w:name="__Fieldmark__13_481482655"/>
       <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>................................................................................................................(.......)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="__Fieldmark__13_1578443816"/>
+      <w:bookmarkStart w:id="41" w:name="__Fieldmark__13_481482655"/>
       <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__14_1578443816"/>
+            <w:name w:val="__Fieldmark__14_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="__Fieldmark__14_1578443816"/>
-      <w:bookmarkStart w:id="43" w:name="__Fieldmark__14_1578443816"/>
+      <w:bookmarkStart w:id="42" w:name="__Fieldmark__14_481482655"/>
+      <w:bookmarkStart w:id="43" w:name="__Fieldmark__14_481482655"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="__Fieldmark__14_1578443816"/>
+      <w:bookmarkStart w:id="44" w:name="__Fieldmark__14_481482655"/>
       <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>e decedut</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__15_1578443816"/>
+            <w:name w:val="__Fieldmark__15_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="__Fieldmark__15_1578443816"/>
-      <w:bookmarkStart w:id="46" w:name="__Fieldmark__15_1578443816"/>
+      <w:bookmarkStart w:id="45" w:name="__Fieldmark__15_481482655"/>
+      <w:bookmarkStart w:id="46" w:name="__Fieldmark__15_481482655"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="__Fieldmark__15_1578443816"/>
+      <w:bookmarkStart w:id="47" w:name="__Fieldmark__15_481482655"/>
       <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__16_1578443816"/>
+            <w:name w:val="__Fieldmark__16_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="__Fieldmark__16_1578443816"/>
-      <w:bookmarkStart w:id="49" w:name="__Fieldmark__16_1578443816"/>
+      <w:bookmarkStart w:id="48" w:name="__Fieldmark__16_481482655"/>
+      <w:bookmarkStart w:id="49" w:name="__Fieldmark__16_481482655"/>
       <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="50" w:name="__Fieldmark__16_1578443816"/>
+      <w:bookmarkStart w:id="50" w:name="__Fieldmark__16_481482655"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__17_1578443816"/>
+            <w:name w:val="__Fieldmark__17_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="__Fieldmark__17_1578443816"/>
-      <w:bookmarkStart w:id="52" w:name="__Fieldmark__17_1578443816"/>
+      <w:bookmarkStart w:id="51" w:name="__Fieldmark__17_481482655"/>
+      <w:bookmarkStart w:id="52" w:name="__Fieldmark__17_481482655"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="53" w:name="__Fieldmark__17_1578443816"/>
+      <w:bookmarkStart w:id="53" w:name="__Fieldmark__17_481482655"/>
       <w:bookmarkEnd w:id="53"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> di stato civile ………………………………………….. ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>che il de cuius non ha lasciato disposizioni testamentarie;</w:t>
       </w:r>
     </w:p>
@@ -1682,192 +1682,192 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="54" w:name="__Fieldmark__18_1578443816"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="__Fieldmark__18_1578443816"/>
+      <w:bookmarkStart w:id="54" w:name="__Fieldmark__18_481482655"/>
+      <w:bookmarkStart w:id="55" w:name="__Fieldmark__18_481482655"/>
+      <w:bookmarkStart w:id="56" w:name="__Fieldmark__18_481482655"/>
       <w:bookmarkEnd w:id="56"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> che tra i coniugi non è mai stata pronunciata sentenza di separazione e che al momento del decesso erano conviventi sotto lo stesso tetto.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(*)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(*) Barrare la casella </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:checked/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="57" w:name="__Fieldmark__19_1578443816"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="59" w:name="__Fieldmark__19_1578443816"/>
+      <w:bookmarkStart w:id="57" w:name="__Fieldmark__19_481482655"/>
+      <w:bookmarkStart w:id="58" w:name="__Fieldmark__19_481482655"/>
+      <w:bookmarkStart w:id="59" w:name="__Fieldmark__19_481482655"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> se ricorre l’ipotesi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__20_1578443816"/>
+            <w:name w:val="__Fieldmark__20_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="60" w:name="__Fieldmark__20_1578443816"/>
-      <w:bookmarkStart w:id="61" w:name="__Fieldmark__20_1578443816"/>
+      <w:bookmarkStart w:id="60" w:name="__Fieldmark__20_481482655"/>
+      <w:bookmarkStart w:id="61" w:name="__Fieldmark__20_481482655"/>
       <w:bookmarkEnd w:id="61"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="62" w:name="__Fieldmark__20_1578443816"/>
+      <w:bookmarkStart w:id="62" w:name="__Fieldmark__20_481482655"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__21_1578443816"/>
+            <w:name w:val="__Fieldmark__21_481482655"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="63" w:name="__Fieldmark__21_1578443816"/>
-      <w:bookmarkStart w:id="64" w:name="__Fieldmark__21_1578443816"/>
+      <w:bookmarkStart w:id="63" w:name="__Fieldmark__21_481482655"/>
+      <w:bookmarkStart w:id="64" w:name="__Fieldmark__21_481482655"/>
       <w:bookmarkEnd w:id="64"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="65" w:name="__Fieldmark__21_1578443816"/>
+      <w:bookmarkStart w:id="65" w:name="__Fieldmark__21_481482655"/>
       <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dichiarante                         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>