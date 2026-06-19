--- v10 (2026-05-30)
+++ v11 (2026-06-19)
@@ -97,446 +97,446 @@
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__0_481482655"/>
+            <w:name w:val="__Fieldmark__0_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_481482655"/>
-      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_481482655"/>
+      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3772080074"/>
+      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_3772080074"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_481482655"/>
+      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3772080074"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__1_481482655"/>
+            <w:name w:val="__Fieldmark__1_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_481482655"/>
-      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_481482655"/>
+      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3772080074"/>
+      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_3772080074"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_481482655"/>
+      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3772080074"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sottoscritt</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__2_481482655"/>
+            <w:name w:val="__Fieldmark__2_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_481482655"/>
-      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_481482655"/>
+      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3772080074"/>
+      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_3772080074"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_481482655"/>
+      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3772080074"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__3_481482655"/>
+            <w:name w:val="__Fieldmark__3_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_481482655"/>
-      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_481482655"/>
+      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3772080074"/>
+      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_3772080074"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_481482655"/>
+      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3772080074"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>nat</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__4_481482655"/>
+            <w:name w:val="__Fieldmark__4_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_481482655"/>
-      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_481482655"/>
+      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3772080074"/>
+      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_3772080074"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_481482655"/>
+      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3772080074"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__5_481482655"/>
+            <w:name w:val="__Fieldmark__5_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_481482655"/>
-      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_481482655"/>
+      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3772080074"/>
+      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_3772080074"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................(.......)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_481482655"/>
+      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3772080074"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__6_481482655"/>
+            <w:name w:val="__Fieldmark__6_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_481482655"/>
-      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_481482655"/>
+      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3772080074"/>
+      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_3772080074"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_481482655"/>
+      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3772080074"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">residente a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__7_481482655"/>
+            <w:name w:val="__Fieldmark__7_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_481482655"/>
-      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_481482655"/>
+      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3772080074"/>
+      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_3772080074"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.........................................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_481482655"/>
+      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3772080074"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__8_481482655"/>
+            <w:name w:val="__Fieldmark__8_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_481482655"/>
-      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_481482655"/>
+      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_3772080074"/>
+      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_3772080074"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_481482655"/>
+      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_3772080074"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> n. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__9_481482655"/>
+            <w:name w:val="__Fieldmark__9_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="__Fieldmark__9_481482655"/>
-      <w:bookmarkStart w:id="28" w:name="__Fieldmark__9_481482655"/>
+      <w:bookmarkStart w:id="27" w:name="__Fieldmark__9_3772080074"/>
+      <w:bookmarkStart w:id="28" w:name="__Fieldmark__9_3772080074"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="__Fieldmark__9_481482655"/>
+      <w:bookmarkStart w:id="29" w:name="__Fieldmark__9_3772080074"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>consapevole delle sanzioni penali stabilite dalla legge per false attestazioni e mendaci dichiarazioni (art. 76, DPR n. 445/2000) e della decadenza dai benefici eventualmente conseguenti al provvedimento emanato sulla base di dichiarazioni non veritiere (art. 75, DPR n. 445/2000), sotto la propria personale responsabilità:</w:t>
       </w:r>
@@ -551,348 +551,348 @@
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>DICHIARA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">che </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__10_481482655"/>
+            <w:name w:val="__Fieldmark__10_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="__Fieldmark__10_481482655"/>
-      <w:bookmarkStart w:id="31" w:name="__Fieldmark__10_481482655"/>
+      <w:bookmarkStart w:id="30" w:name="__Fieldmark__10_3772080074"/>
+      <w:bookmarkStart w:id="31" w:name="__Fieldmark__10_3772080074"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.........................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="__Fieldmark__10_481482655"/>
+      <w:bookmarkStart w:id="32" w:name="__Fieldmark__10_3772080074"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__11_481482655"/>
+            <w:name w:val="__Fieldmark__11_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="__Fieldmark__11_481482655"/>
-      <w:bookmarkStart w:id="34" w:name="__Fieldmark__11_481482655"/>
+      <w:bookmarkStart w:id="33" w:name="__Fieldmark__11_3772080074"/>
+      <w:bookmarkStart w:id="34" w:name="__Fieldmark__11_3772080074"/>
       <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>............................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="__Fieldmark__11_481482655"/>
+      <w:bookmarkStart w:id="35" w:name="__Fieldmark__11_3772080074"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>nat</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__12_481482655"/>
+            <w:name w:val="__Fieldmark__12_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="__Fieldmark__12_481482655"/>
-      <w:bookmarkStart w:id="37" w:name="__Fieldmark__12_481482655"/>
+      <w:bookmarkStart w:id="36" w:name="__Fieldmark__12_3772080074"/>
+      <w:bookmarkStart w:id="37" w:name="__Fieldmark__12_3772080074"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="__Fieldmark__12_481482655"/>
+      <w:bookmarkStart w:id="38" w:name="__Fieldmark__12_3772080074"/>
       <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__13_481482655"/>
+            <w:name w:val="__Fieldmark__13_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="__Fieldmark__13_481482655"/>
-      <w:bookmarkStart w:id="40" w:name="__Fieldmark__13_481482655"/>
+      <w:bookmarkStart w:id="39" w:name="__Fieldmark__13_3772080074"/>
+      <w:bookmarkStart w:id="40" w:name="__Fieldmark__13_3772080074"/>
       <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>................................................................................................................(.......)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="__Fieldmark__13_481482655"/>
+      <w:bookmarkStart w:id="41" w:name="__Fieldmark__13_3772080074"/>
       <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__14_481482655"/>
+            <w:name w:val="__Fieldmark__14_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="__Fieldmark__14_481482655"/>
-      <w:bookmarkStart w:id="43" w:name="__Fieldmark__14_481482655"/>
+      <w:bookmarkStart w:id="42" w:name="__Fieldmark__14_3772080074"/>
+      <w:bookmarkStart w:id="43" w:name="__Fieldmark__14_3772080074"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="__Fieldmark__14_481482655"/>
+      <w:bookmarkStart w:id="44" w:name="__Fieldmark__14_3772080074"/>
       <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>e decedut</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__15_481482655"/>
+            <w:name w:val="__Fieldmark__15_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="__Fieldmark__15_481482655"/>
-      <w:bookmarkStart w:id="46" w:name="__Fieldmark__15_481482655"/>
+      <w:bookmarkStart w:id="45" w:name="__Fieldmark__15_3772080074"/>
+      <w:bookmarkStart w:id="46" w:name="__Fieldmark__15_3772080074"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="__Fieldmark__15_481482655"/>
+      <w:bookmarkStart w:id="47" w:name="__Fieldmark__15_3772080074"/>
       <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__16_481482655"/>
+            <w:name w:val="__Fieldmark__16_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="__Fieldmark__16_481482655"/>
-      <w:bookmarkStart w:id="49" w:name="__Fieldmark__16_481482655"/>
+      <w:bookmarkStart w:id="48" w:name="__Fieldmark__16_3772080074"/>
+      <w:bookmarkStart w:id="49" w:name="__Fieldmark__16_3772080074"/>
       <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="50" w:name="__Fieldmark__16_481482655"/>
+      <w:bookmarkStart w:id="50" w:name="__Fieldmark__16_3772080074"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__17_481482655"/>
+            <w:name w:val="__Fieldmark__17_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="__Fieldmark__17_481482655"/>
-      <w:bookmarkStart w:id="52" w:name="__Fieldmark__17_481482655"/>
+      <w:bookmarkStart w:id="51" w:name="__Fieldmark__17_3772080074"/>
+      <w:bookmarkStart w:id="52" w:name="__Fieldmark__17_3772080074"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="53" w:name="__Fieldmark__17_481482655"/>
+      <w:bookmarkStart w:id="53" w:name="__Fieldmark__17_3772080074"/>
       <w:bookmarkEnd w:id="53"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> di stato civile ………………………………………….. ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>che il de cuius non ha lasciato disposizioni testamentarie;</w:t>
       </w:r>
     </w:p>
@@ -1682,192 +1682,192 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="54" w:name="__Fieldmark__18_481482655"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="__Fieldmark__18_481482655"/>
+      <w:bookmarkStart w:id="54" w:name="__Fieldmark__18_3772080074"/>
+      <w:bookmarkStart w:id="55" w:name="__Fieldmark__18_3772080074"/>
+      <w:bookmarkStart w:id="56" w:name="__Fieldmark__18_3772080074"/>
       <w:bookmarkEnd w:id="56"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> che tra i coniugi non è mai stata pronunciata sentenza di separazione e che al momento del decesso erano conviventi sotto lo stesso tetto.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(*)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(*) Barrare la casella </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:checked/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="57" w:name="__Fieldmark__19_481482655"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="59" w:name="__Fieldmark__19_481482655"/>
+      <w:bookmarkStart w:id="57" w:name="__Fieldmark__19_3772080074"/>
+      <w:bookmarkStart w:id="58" w:name="__Fieldmark__19_3772080074"/>
+      <w:bookmarkStart w:id="59" w:name="__Fieldmark__19_3772080074"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> se ricorre l’ipotesi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__20_481482655"/>
+            <w:name w:val="__Fieldmark__20_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="60" w:name="__Fieldmark__20_481482655"/>
-      <w:bookmarkStart w:id="61" w:name="__Fieldmark__20_481482655"/>
+      <w:bookmarkStart w:id="60" w:name="__Fieldmark__20_3772080074"/>
+      <w:bookmarkStart w:id="61" w:name="__Fieldmark__20_3772080074"/>
       <w:bookmarkEnd w:id="61"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="62" w:name="__Fieldmark__20_481482655"/>
+      <w:bookmarkStart w:id="62" w:name="__Fieldmark__20_3772080074"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__21_481482655"/>
+            <w:name w:val="__Fieldmark__21_3772080074"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="63" w:name="__Fieldmark__21_481482655"/>
-      <w:bookmarkStart w:id="64" w:name="__Fieldmark__21_481482655"/>
+      <w:bookmarkStart w:id="63" w:name="__Fieldmark__21_3772080074"/>
+      <w:bookmarkStart w:id="64" w:name="__Fieldmark__21_3772080074"/>
       <w:bookmarkEnd w:id="64"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="65" w:name="__Fieldmark__21_481482655"/>
+      <w:bookmarkStart w:id="65" w:name="__Fieldmark__21_3772080074"/>
       <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dichiarante                         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>