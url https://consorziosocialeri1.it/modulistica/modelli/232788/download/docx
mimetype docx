--- v11 (2026-06-19)
+++ v12 (2026-07-09)
@@ -97,446 +97,446 @@
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__0_3772080074"/>
+            <w:name w:val="__Fieldmark__0_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3772080074"/>
-      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_3772080074"/>
+      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_2580769621"/>
+      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_2580769621"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3772080074"/>
+      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_2580769621"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__1_3772080074"/>
+            <w:name w:val="__Fieldmark__1_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3772080074"/>
-      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_3772080074"/>
+      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_2580769621"/>
+      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_2580769621"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3772080074"/>
+      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_2580769621"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sottoscritt</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__2_3772080074"/>
+            <w:name w:val="__Fieldmark__2_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3772080074"/>
-      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_3772080074"/>
+      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_2580769621"/>
+      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_2580769621"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3772080074"/>
+      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_2580769621"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__3_3772080074"/>
+            <w:name w:val="__Fieldmark__3_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3772080074"/>
-      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_3772080074"/>
+      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_2580769621"/>
+      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_2580769621"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3772080074"/>
+      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_2580769621"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>nat</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__4_3772080074"/>
+            <w:name w:val="__Fieldmark__4_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3772080074"/>
-      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_3772080074"/>
+      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_2580769621"/>
+      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_2580769621"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3772080074"/>
+      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_2580769621"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__5_3772080074"/>
+            <w:name w:val="__Fieldmark__5_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3772080074"/>
-      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_3772080074"/>
+      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_2580769621"/>
+      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_2580769621"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................(.......)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3772080074"/>
+      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_2580769621"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__6_3772080074"/>
+            <w:name w:val="__Fieldmark__6_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3772080074"/>
-      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_3772080074"/>
+      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_2580769621"/>
+      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_2580769621"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3772080074"/>
+      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_2580769621"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">residente a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__7_3772080074"/>
+            <w:name w:val="__Fieldmark__7_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3772080074"/>
-      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_3772080074"/>
+      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_2580769621"/>
+      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_2580769621"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.........................................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3772080074"/>
+      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_2580769621"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__8_3772080074"/>
+            <w:name w:val="__Fieldmark__8_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_3772080074"/>
-      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_3772080074"/>
+      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_2580769621"/>
+      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_2580769621"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_3772080074"/>
+      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_2580769621"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> n. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__9_3772080074"/>
+            <w:name w:val="__Fieldmark__9_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="__Fieldmark__9_3772080074"/>
-      <w:bookmarkStart w:id="28" w:name="__Fieldmark__9_3772080074"/>
+      <w:bookmarkStart w:id="27" w:name="__Fieldmark__9_2580769621"/>
+      <w:bookmarkStart w:id="28" w:name="__Fieldmark__9_2580769621"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="__Fieldmark__9_3772080074"/>
+      <w:bookmarkStart w:id="29" w:name="__Fieldmark__9_2580769621"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>consapevole delle sanzioni penali stabilite dalla legge per false attestazioni e mendaci dichiarazioni (art. 76, DPR n. 445/2000) e della decadenza dai benefici eventualmente conseguenti al provvedimento emanato sulla base di dichiarazioni non veritiere (art. 75, DPR n. 445/2000), sotto la propria personale responsabilità:</w:t>
       </w:r>
@@ -551,348 +551,348 @@
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>DICHIARA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">che </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__10_3772080074"/>
+            <w:name w:val="__Fieldmark__10_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="__Fieldmark__10_3772080074"/>
-      <w:bookmarkStart w:id="31" w:name="__Fieldmark__10_3772080074"/>
+      <w:bookmarkStart w:id="30" w:name="__Fieldmark__10_2580769621"/>
+      <w:bookmarkStart w:id="31" w:name="__Fieldmark__10_2580769621"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.........................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="__Fieldmark__10_3772080074"/>
+      <w:bookmarkStart w:id="32" w:name="__Fieldmark__10_2580769621"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__11_3772080074"/>
+            <w:name w:val="__Fieldmark__11_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="__Fieldmark__11_3772080074"/>
-      <w:bookmarkStart w:id="34" w:name="__Fieldmark__11_3772080074"/>
+      <w:bookmarkStart w:id="33" w:name="__Fieldmark__11_2580769621"/>
+      <w:bookmarkStart w:id="34" w:name="__Fieldmark__11_2580769621"/>
       <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>............................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="__Fieldmark__11_3772080074"/>
+      <w:bookmarkStart w:id="35" w:name="__Fieldmark__11_2580769621"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>nat</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__12_3772080074"/>
+            <w:name w:val="__Fieldmark__12_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="__Fieldmark__12_3772080074"/>
-      <w:bookmarkStart w:id="37" w:name="__Fieldmark__12_3772080074"/>
+      <w:bookmarkStart w:id="36" w:name="__Fieldmark__12_2580769621"/>
+      <w:bookmarkStart w:id="37" w:name="__Fieldmark__12_2580769621"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="__Fieldmark__12_3772080074"/>
+      <w:bookmarkStart w:id="38" w:name="__Fieldmark__12_2580769621"/>
       <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__13_3772080074"/>
+            <w:name w:val="__Fieldmark__13_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="__Fieldmark__13_3772080074"/>
-      <w:bookmarkStart w:id="40" w:name="__Fieldmark__13_3772080074"/>
+      <w:bookmarkStart w:id="39" w:name="__Fieldmark__13_2580769621"/>
+      <w:bookmarkStart w:id="40" w:name="__Fieldmark__13_2580769621"/>
       <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>................................................................................................................(.......)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="__Fieldmark__13_3772080074"/>
+      <w:bookmarkStart w:id="41" w:name="__Fieldmark__13_2580769621"/>
       <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__14_3772080074"/>
+            <w:name w:val="__Fieldmark__14_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="__Fieldmark__14_3772080074"/>
-      <w:bookmarkStart w:id="43" w:name="__Fieldmark__14_3772080074"/>
+      <w:bookmarkStart w:id="42" w:name="__Fieldmark__14_2580769621"/>
+      <w:bookmarkStart w:id="43" w:name="__Fieldmark__14_2580769621"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="__Fieldmark__14_3772080074"/>
+      <w:bookmarkStart w:id="44" w:name="__Fieldmark__14_2580769621"/>
       <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>e decedut</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__15_3772080074"/>
+            <w:name w:val="__Fieldmark__15_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="__Fieldmark__15_3772080074"/>
-      <w:bookmarkStart w:id="46" w:name="__Fieldmark__15_3772080074"/>
+      <w:bookmarkStart w:id="45" w:name="__Fieldmark__15_2580769621"/>
+      <w:bookmarkStart w:id="46" w:name="__Fieldmark__15_2580769621"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="__Fieldmark__15_3772080074"/>
+      <w:bookmarkStart w:id="47" w:name="__Fieldmark__15_2580769621"/>
       <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__16_3772080074"/>
+            <w:name w:val="__Fieldmark__16_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="__Fieldmark__16_3772080074"/>
-      <w:bookmarkStart w:id="49" w:name="__Fieldmark__16_3772080074"/>
+      <w:bookmarkStart w:id="48" w:name="__Fieldmark__16_2580769621"/>
+      <w:bookmarkStart w:id="49" w:name="__Fieldmark__16_2580769621"/>
       <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="50" w:name="__Fieldmark__16_3772080074"/>
+      <w:bookmarkStart w:id="50" w:name="__Fieldmark__16_2580769621"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__17_3772080074"/>
+            <w:name w:val="__Fieldmark__17_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="__Fieldmark__17_3772080074"/>
-      <w:bookmarkStart w:id="52" w:name="__Fieldmark__17_3772080074"/>
+      <w:bookmarkStart w:id="51" w:name="__Fieldmark__17_2580769621"/>
+      <w:bookmarkStart w:id="52" w:name="__Fieldmark__17_2580769621"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="53" w:name="__Fieldmark__17_3772080074"/>
+      <w:bookmarkStart w:id="53" w:name="__Fieldmark__17_2580769621"/>
       <w:bookmarkEnd w:id="53"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> di stato civile ………………………………………….. ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>che il de cuius non ha lasciato disposizioni testamentarie;</w:t>
       </w:r>
     </w:p>
@@ -1682,192 +1682,192 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="54" w:name="__Fieldmark__18_3772080074"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="__Fieldmark__18_3772080074"/>
+      <w:bookmarkStart w:id="54" w:name="__Fieldmark__18_2580769621"/>
+      <w:bookmarkStart w:id="55" w:name="__Fieldmark__18_2580769621"/>
+      <w:bookmarkStart w:id="56" w:name="__Fieldmark__18_2580769621"/>
       <w:bookmarkEnd w:id="56"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> che tra i coniugi non è mai stata pronunciata sentenza di separazione e che al momento del decesso erano conviventi sotto lo stesso tetto.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(*)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(*) Barrare la casella </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:checked/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="57" w:name="__Fieldmark__19_3772080074"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="59" w:name="__Fieldmark__19_3772080074"/>
+      <w:bookmarkStart w:id="57" w:name="__Fieldmark__19_2580769621"/>
+      <w:bookmarkStart w:id="58" w:name="__Fieldmark__19_2580769621"/>
+      <w:bookmarkStart w:id="59" w:name="__Fieldmark__19_2580769621"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> se ricorre l’ipotesi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__20_3772080074"/>
+            <w:name w:val="__Fieldmark__20_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="60" w:name="__Fieldmark__20_3772080074"/>
-      <w:bookmarkStart w:id="61" w:name="__Fieldmark__20_3772080074"/>
+      <w:bookmarkStart w:id="60" w:name="__Fieldmark__20_2580769621"/>
+      <w:bookmarkStart w:id="61" w:name="__Fieldmark__20_2580769621"/>
       <w:bookmarkEnd w:id="61"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="62" w:name="__Fieldmark__20_3772080074"/>
+      <w:bookmarkStart w:id="62" w:name="__Fieldmark__20_2580769621"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__21_3772080074"/>
+            <w:name w:val="__Fieldmark__21_2580769621"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="63" w:name="__Fieldmark__21_3772080074"/>
-      <w:bookmarkStart w:id="64" w:name="__Fieldmark__21_3772080074"/>
+      <w:bookmarkStart w:id="63" w:name="__Fieldmark__21_2580769621"/>
+      <w:bookmarkStart w:id="64" w:name="__Fieldmark__21_2580769621"/>
       <w:bookmarkEnd w:id="64"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="65" w:name="__Fieldmark__21_3772080074"/>
+      <w:bookmarkStart w:id="65" w:name="__Fieldmark__21_2580769621"/>
       <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dichiarante                         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>