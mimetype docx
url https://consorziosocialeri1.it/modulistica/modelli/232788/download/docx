--- v12 (2026-07-09)
+++ v13 (2026-08-02)
@@ -97,446 +97,446 @@
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__0_2580769621"/>
+            <w:name w:val="__Fieldmark__0_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_2580769621"/>
-      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_2580769621"/>
+      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_1756875059"/>
+      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_1756875059"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_2580769621"/>
+      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_1756875059"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__1_2580769621"/>
+            <w:name w:val="__Fieldmark__1_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_2580769621"/>
-      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_2580769621"/>
+      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_1756875059"/>
+      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_1756875059"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_2580769621"/>
+      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_1756875059"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sottoscritt</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__2_2580769621"/>
+            <w:name w:val="__Fieldmark__2_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_2580769621"/>
-      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_2580769621"/>
+      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_1756875059"/>
+      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_1756875059"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_2580769621"/>
+      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_1756875059"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__3_2580769621"/>
+            <w:name w:val="__Fieldmark__3_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_2580769621"/>
-      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_2580769621"/>
+      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_1756875059"/>
+      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_1756875059"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_2580769621"/>
+      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_1756875059"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>nat</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__4_2580769621"/>
+            <w:name w:val="__Fieldmark__4_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_2580769621"/>
-      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_2580769621"/>
+      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_1756875059"/>
+      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_1756875059"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_2580769621"/>
+      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_1756875059"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__5_2580769621"/>
+            <w:name w:val="__Fieldmark__5_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_2580769621"/>
-      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_2580769621"/>
+      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_1756875059"/>
+      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_1756875059"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................(.......)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_2580769621"/>
+      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_1756875059"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__6_2580769621"/>
+            <w:name w:val="__Fieldmark__6_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_2580769621"/>
-      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_2580769621"/>
+      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_1756875059"/>
+      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_1756875059"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_2580769621"/>
+      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_1756875059"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">residente a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__7_2580769621"/>
+            <w:name w:val="__Fieldmark__7_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_2580769621"/>
-      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_2580769621"/>
+      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_1756875059"/>
+      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_1756875059"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.........................................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_2580769621"/>
+      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_1756875059"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__8_2580769621"/>
+            <w:name w:val="__Fieldmark__8_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_2580769621"/>
-      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_2580769621"/>
+      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_1756875059"/>
+      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_1756875059"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_2580769621"/>
+      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_1756875059"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> n. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__9_2580769621"/>
+            <w:name w:val="__Fieldmark__9_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="__Fieldmark__9_2580769621"/>
-      <w:bookmarkStart w:id="28" w:name="__Fieldmark__9_2580769621"/>
+      <w:bookmarkStart w:id="27" w:name="__Fieldmark__9_1756875059"/>
+      <w:bookmarkStart w:id="28" w:name="__Fieldmark__9_1756875059"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="__Fieldmark__9_2580769621"/>
+      <w:bookmarkStart w:id="29" w:name="__Fieldmark__9_1756875059"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>consapevole delle sanzioni penali stabilite dalla legge per false attestazioni e mendaci dichiarazioni (art. 76, DPR n. 445/2000) e della decadenza dai benefici eventualmente conseguenti al provvedimento emanato sulla base di dichiarazioni non veritiere (art. 75, DPR n. 445/2000), sotto la propria personale responsabilità:</w:t>
       </w:r>
@@ -551,348 +551,348 @@
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>DICHIARA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">che </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__10_2580769621"/>
+            <w:name w:val="__Fieldmark__10_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="__Fieldmark__10_2580769621"/>
-      <w:bookmarkStart w:id="31" w:name="__Fieldmark__10_2580769621"/>
+      <w:bookmarkStart w:id="30" w:name="__Fieldmark__10_1756875059"/>
+      <w:bookmarkStart w:id="31" w:name="__Fieldmark__10_1756875059"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.........................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="__Fieldmark__10_2580769621"/>
+      <w:bookmarkStart w:id="32" w:name="__Fieldmark__10_1756875059"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__11_2580769621"/>
+            <w:name w:val="__Fieldmark__11_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="__Fieldmark__11_2580769621"/>
-      <w:bookmarkStart w:id="34" w:name="__Fieldmark__11_2580769621"/>
+      <w:bookmarkStart w:id="33" w:name="__Fieldmark__11_1756875059"/>
+      <w:bookmarkStart w:id="34" w:name="__Fieldmark__11_1756875059"/>
       <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>............................................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="__Fieldmark__11_2580769621"/>
+      <w:bookmarkStart w:id="35" w:name="__Fieldmark__11_1756875059"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>nat</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__12_2580769621"/>
+            <w:name w:val="__Fieldmark__12_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="__Fieldmark__12_2580769621"/>
-      <w:bookmarkStart w:id="37" w:name="__Fieldmark__12_2580769621"/>
+      <w:bookmarkStart w:id="36" w:name="__Fieldmark__12_1756875059"/>
+      <w:bookmarkStart w:id="37" w:name="__Fieldmark__12_1756875059"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="__Fieldmark__12_2580769621"/>
+      <w:bookmarkStart w:id="38" w:name="__Fieldmark__12_1756875059"/>
       <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__13_2580769621"/>
+            <w:name w:val="__Fieldmark__13_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="__Fieldmark__13_2580769621"/>
-      <w:bookmarkStart w:id="40" w:name="__Fieldmark__13_2580769621"/>
+      <w:bookmarkStart w:id="39" w:name="__Fieldmark__13_1756875059"/>
+      <w:bookmarkStart w:id="40" w:name="__Fieldmark__13_1756875059"/>
       <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>................................................................................................................(.......)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="__Fieldmark__13_2580769621"/>
+      <w:bookmarkStart w:id="41" w:name="__Fieldmark__13_1756875059"/>
       <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__14_2580769621"/>
+            <w:name w:val="__Fieldmark__14_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="__Fieldmark__14_2580769621"/>
-      <w:bookmarkStart w:id="43" w:name="__Fieldmark__14_2580769621"/>
+      <w:bookmarkStart w:id="42" w:name="__Fieldmark__14_1756875059"/>
+      <w:bookmarkStart w:id="43" w:name="__Fieldmark__14_1756875059"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="__Fieldmark__14_2580769621"/>
+      <w:bookmarkStart w:id="44" w:name="__Fieldmark__14_1756875059"/>
       <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>e decedut</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__15_2580769621"/>
+            <w:name w:val="__Fieldmark__15_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="__Fieldmark__15_2580769621"/>
-      <w:bookmarkStart w:id="46" w:name="__Fieldmark__15_2580769621"/>
+      <w:bookmarkStart w:id="45" w:name="__Fieldmark__15_1756875059"/>
+      <w:bookmarkStart w:id="46" w:name="__Fieldmark__15_1756875059"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="__Fieldmark__15_2580769621"/>
+      <w:bookmarkStart w:id="47" w:name="__Fieldmark__15_1756875059"/>
       <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__16_2580769621"/>
+            <w:name w:val="__Fieldmark__16_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="__Fieldmark__16_2580769621"/>
-      <w:bookmarkStart w:id="49" w:name="__Fieldmark__16_2580769621"/>
+      <w:bookmarkStart w:id="48" w:name="__Fieldmark__16_1756875059"/>
+      <w:bookmarkStart w:id="49" w:name="__Fieldmark__16_1756875059"/>
       <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..............................................................................................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="50" w:name="__Fieldmark__16_2580769621"/>
+      <w:bookmarkStart w:id="50" w:name="__Fieldmark__16_1756875059"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> il </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__17_2580769621"/>
+            <w:name w:val="__Fieldmark__17_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="__Fieldmark__17_2580769621"/>
-      <w:bookmarkStart w:id="52" w:name="__Fieldmark__17_2580769621"/>
+      <w:bookmarkStart w:id="51" w:name="__Fieldmark__17_1756875059"/>
+      <w:bookmarkStart w:id="52" w:name="__Fieldmark__17_1756875059"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>....................................</w:t>
       </w:r>
-      <w:bookmarkStart w:id="53" w:name="__Fieldmark__17_2580769621"/>
+      <w:bookmarkStart w:id="53" w:name="__Fieldmark__17_1756875059"/>
       <w:bookmarkEnd w:id="53"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> di stato civile ………………………………………….. ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>che il de cuius non ha lasciato disposizioni testamentarie;</w:t>
       </w:r>
     </w:p>
@@ -1682,192 +1682,192 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="54" w:name="__Fieldmark__18_2580769621"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="__Fieldmark__18_2580769621"/>
+      <w:bookmarkStart w:id="54" w:name="__Fieldmark__18_1756875059"/>
+      <w:bookmarkStart w:id="55" w:name="__Fieldmark__18_1756875059"/>
+      <w:bookmarkStart w:id="56" w:name="__Fieldmark__18_1756875059"/>
       <w:bookmarkEnd w:id="56"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> che tra i coniugi non è mai stata pronunciata sentenza di separazione e che al momento del decesso erano conviventi sotto lo stesso tetto.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(*)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(*) Barrare la casella </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:checked/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="57" w:name="__Fieldmark__19_2580769621"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="59" w:name="__Fieldmark__19_2580769621"/>
+      <w:bookmarkStart w:id="57" w:name="__Fieldmark__19_1756875059"/>
+      <w:bookmarkStart w:id="58" w:name="__Fieldmark__19_1756875059"/>
+      <w:bookmarkStart w:id="59" w:name="__Fieldmark__19_1756875059"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> se ricorre l’ipotesi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__20_2580769621"/>
+            <w:name w:val="__Fieldmark__20_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="60" w:name="__Fieldmark__20_2580769621"/>
-      <w:bookmarkStart w:id="61" w:name="__Fieldmark__20_2580769621"/>
+      <w:bookmarkStart w:id="60" w:name="__Fieldmark__20_1756875059"/>
+      <w:bookmarkStart w:id="61" w:name="__Fieldmark__20_1756875059"/>
       <w:bookmarkEnd w:id="61"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="62" w:name="__Fieldmark__20_2580769621"/>
+      <w:bookmarkStart w:id="62" w:name="__Fieldmark__20_1756875059"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__21_2580769621"/>
+            <w:name w:val="__Fieldmark__21_1756875059"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="63" w:name="__Fieldmark__21_2580769621"/>
-      <w:bookmarkStart w:id="64" w:name="__Fieldmark__21_2580769621"/>
+      <w:bookmarkStart w:id="63" w:name="__Fieldmark__21_1756875059"/>
+      <w:bookmarkStart w:id="64" w:name="__Fieldmark__21_1756875059"/>
       <w:bookmarkEnd w:id="64"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:bookmarkStart w:id="65" w:name="__Fieldmark__21_2580769621"/>
+      <w:bookmarkStart w:id="65" w:name="__Fieldmark__21_1756875059"/>
       <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dichiarante                         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TextBody"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>